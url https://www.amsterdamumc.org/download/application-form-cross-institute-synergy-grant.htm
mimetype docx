--- v0 (2025-10-08)
+++ v1 (2026-06-27)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0B418853" w14:textId="7A839A2F" w:rsidR="00910306" w:rsidRPr="00AF7079" w:rsidRDefault="49E3AF7A" w:rsidP="00E17B15">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1427" w:right="1417"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TimesNewRomanPS-BoldMT"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS-Bold"/>
           <w:b/>
           <w:bCs/>
@@ -298,99 +298,119 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>surname:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BFF9650" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="00AF7079" w:rsidRDefault="00910306" w:rsidP="00AA134C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2125"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="23" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-10"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:kern w:val="1"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:kern w:val="1"/>
         </w:rPr>
-        <w:t>Department:</w:t>
+        <w:t>Department</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF7079">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
+          <w:kern w:val="1"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77366CCD" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="00AF7079" w:rsidRDefault="00910306" w:rsidP="00AA134C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2125"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="23" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-10"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:kern w:val="1"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:kern w:val="1"/>
         </w:rPr>
         <w:t>Work</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:spacing w:val="-1"/>
           <w:kern w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:kern w:val="1"/>
         </w:rPr>
-        <w:t>address:</w:t>
+        <w:t>address</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF7079">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
+          <w:kern w:val="1"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DF8EA55" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="00AF7079" w:rsidRDefault="00910306" w:rsidP="00AA134C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2125"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="23" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-10"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:kern w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
@@ -476,243 +496,243 @@
       <w:r w:rsidR="3C828E45" w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:kern w:val="1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>nstitute</w:t>
       </w:r>
       <w:r w:rsidR="081BA66E" w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:kern w:val="1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="4689BC6A" w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:kern w:val="1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC89B14" w14:textId="4B73EEE3" w:rsidR="00B32EAA" w:rsidRPr="00AF7079" w:rsidRDefault="00017511" w:rsidP="36064CE7">
+    <w:p w14:paraId="6FC89B14" w14:textId="4B73EEE3" w:rsidR="00B32EAA" w:rsidRPr="00AF7079" w:rsidRDefault="00043E60" w:rsidP="36064CE7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2125"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="23" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2147" w:right="-10" w:firstLine="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="1839009267"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="7CD8CB2C" w:rsidRPr="00AF7079">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="7CD8CB2C" w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Amsterdam Cardiovascular Sciences (ACS)   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24661B02" w14:textId="39BFB946" w:rsidR="00B32EAA" w:rsidRPr="00AF7079" w:rsidRDefault="00017511" w:rsidP="36064CE7">
+    <w:p w14:paraId="24661B02" w14:textId="39BFB946" w:rsidR="00B32EAA" w:rsidRPr="00AF7079" w:rsidRDefault="00043E60" w:rsidP="36064CE7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2125"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="23" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2147" w:right="-10" w:firstLine="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="1305393188"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="7CD8CB2C" w:rsidRPr="00AF7079">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="7CD8CB2C" w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Amsterdam Gastroenterology Endocrinology Metabolism (AGEM)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA4C2C9" w14:textId="63AAD216" w:rsidR="00B32EAA" w:rsidRPr="00AF7079" w:rsidRDefault="00017511" w:rsidP="36064CE7">
+    <w:p w14:paraId="0CA4C2C9" w14:textId="63AAD216" w:rsidR="00B32EAA" w:rsidRPr="00AF7079" w:rsidRDefault="00043E60" w:rsidP="36064CE7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2125"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="23" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2147" w:right="-10" w:firstLine="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="1783659564"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="7CD8CB2C" w:rsidRPr="00AF7079">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="7CD8CB2C" w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Amsterdam institute for Immunology and Infectious diseases (AI&amp;I)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A444B4" w14:textId="5FA172A9" w:rsidR="00B32EAA" w:rsidRPr="00AF7079" w:rsidRDefault="00017511" w:rsidP="36064CE7">
+    <w:p w14:paraId="07A444B4" w14:textId="5FA172A9" w:rsidR="00B32EAA" w:rsidRPr="00AF7079" w:rsidRDefault="00043E60" w:rsidP="36064CE7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2125"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="23" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2147" w:right="-10" w:firstLine="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="1552369965"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="7CD8CB2C" w:rsidRPr="00AF7079">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="7CD8CB2C" w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Amsterdam Movement Sciences (AMS) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02D2E3B9" w14:textId="3E642DE5" w:rsidR="00B32EAA" w:rsidRPr="00AF7079" w:rsidRDefault="00017511" w:rsidP="00AB2331">
+    <w:p w14:paraId="02D2E3B9" w14:textId="3E642DE5" w:rsidR="00B32EAA" w:rsidRPr="00AF7079" w:rsidRDefault="00043E60" w:rsidP="00AB2331">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2125"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="23" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2147" w:right="-10" w:firstLine="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="419318705"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -837,99 +857,119 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>surname:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DE89BA7" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="00AF7079" w:rsidRDefault="00910306" w:rsidP="00AA134C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2125"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="23" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-10"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:kern w:val="1"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:kern w:val="1"/>
         </w:rPr>
-        <w:t>Department:</w:t>
+        <w:t>Department</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF7079">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
+          <w:kern w:val="1"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FA8021A" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="00AF7079" w:rsidRDefault="00910306" w:rsidP="00AA134C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2125"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="23" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-10"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:kern w:val="1"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:kern w:val="1"/>
         </w:rPr>
         <w:t>Work</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:spacing w:val="-1"/>
           <w:kern w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:kern w:val="1"/>
         </w:rPr>
-        <w:t>address:</w:t>
+        <w:t>address</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF7079">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
+          <w:kern w:val="1"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B656E45" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="00AF7079" w:rsidRDefault="00910306" w:rsidP="00AA134C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2125"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="23" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-10"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:kern w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
@@ -969,231 +1009,231 @@
     <w:p w14:paraId="5EB3DC3A" w14:textId="608C04EE" w:rsidR="38D9FC5F" w:rsidRPr="00AF7079" w:rsidRDefault="38D9FC5F" w:rsidP="36064CE7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2125"/>
         </w:tabs>
         <w:spacing w:before="23" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-10"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Primary research institute*:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07D03D53" w14:textId="4B73EEE3" w:rsidR="4B8B671F" w:rsidRPr="00AF7079" w:rsidRDefault="00017511" w:rsidP="34BEDB2A">
+    <w:p w14:paraId="07D03D53" w14:textId="4B73EEE3" w:rsidR="4B8B671F" w:rsidRPr="00AF7079" w:rsidRDefault="00043E60" w:rsidP="34BEDB2A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2125"/>
         </w:tabs>
         <w:spacing w:before="23" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2147" w:right="-10" w:firstLine="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="695646480"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="4B8B671F" w:rsidRPr="00AF7079">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="4B8B671F" w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Amsterdam Cardiovascular Sciences (ACS)   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A729BA5" w14:textId="39BFB946" w:rsidR="4B8B671F" w:rsidRPr="00AF7079" w:rsidRDefault="00017511" w:rsidP="34BEDB2A">
+    <w:p w14:paraId="2A729BA5" w14:textId="39BFB946" w:rsidR="4B8B671F" w:rsidRPr="00AF7079" w:rsidRDefault="00043E60" w:rsidP="34BEDB2A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2125"/>
         </w:tabs>
         <w:spacing w:before="23" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2147" w:right="-10" w:firstLine="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="1545812939"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="4B8B671F" w:rsidRPr="00AF7079">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="4B8B671F" w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Amsterdam Gastroenterology Endocrinology Metabolism (AGEM)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C8A7F7B" w14:textId="63AAD216" w:rsidR="4B8B671F" w:rsidRPr="00AF7079" w:rsidRDefault="00017511" w:rsidP="34BEDB2A">
+    <w:p w14:paraId="4C8A7F7B" w14:textId="63AAD216" w:rsidR="4B8B671F" w:rsidRPr="00AF7079" w:rsidRDefault="00043E60" w:rsidP="34BEDB2A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2125"/>
         </w:tabs>
         <w:spacing w:before="23" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2147" w:right="-10" w:firstLine="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="225757950"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="4B8B671F" w:rsidRPr="00AF7079">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="4B8B671F" w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Amsterdam institute for Immunology and Infectious diseases (AI&amp;I)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="162DF87B" w14:textId="5FA172A9" w:rsidR="4B8B671F" w:rsidRPr="00AF7079" w:rsidRDefault="00017511" w:rsidP="34BEDB2A">
+    <w:p w14:paraId="162DF87B" w14:textId="5FA172A9" w:rsidR="4B8B671F" w:rsidRPr="00AF7079" w:rsidRDefault="00043E60" w:rsidP="34BEDB2A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2125"/>
         </w:tabs>
         <w:spacing w:before="23" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2147" w:right="-10" w:firstLine="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="624678219"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="4B8B671F" w:rsidRPr="00AF7079">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="4B8B671F" w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Amsterdam Movement Sciences (AMS) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4504F71D" w14:textId="0FDBC7C4" w:rsidR="4B8B671F" w:rsidRPr="00AF7079" w:rsidRDefault="00017511" w:rsidP="34BEDB2A">
+    <w:p w14:paraId="4504F71D" w14:textId="0FDBC7C4" w:rsidR="4B8B671F" w:rsidRPr="00AF7079" w:rsidRDefault="00043E60" w:rsidP="34BEDB2A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2125"/>
         </w:tabs>
         <w:spacing w:before="23" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2147" w:right="-10" w:firstLine="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="835190476"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -1549,73 +1589,86 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3E38E0" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="00AF7079" w:rsidRDefault="00910306" w:rsidP="00AA134C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="24" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1067" w:right="-10" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TimesNewRomanPS-ItalicMT"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="1"/>
         </w:rPr>
-        <w:t>Max. 1000 words</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Max. 1000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF7079">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS-Italic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="1"/>
+        </w:rPr>
+        <w:t>words</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="037019A6" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="00AF7079" w:rsidRDefault="00910306" w:rsidP="00AA134C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="23" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1067" w:right="-10" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:kern w:val="1"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:kern w:val="1"/>
         </w:rPr>
         <w:t>Include</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AA134C" w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:kern w:val="1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BD0F144" w14:textId="01305FCE" w:rsidR="00910306" w:rsidRPr="00AF7079" w:rsidRDefault="0041044C" w:rsidP="00AA134C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2125"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="11" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-10"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
@@ -1644,73 +1697,91 @@
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2125"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="11" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-10"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="090909"/>
           <w:kern w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:color w:val="090909"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hypothesis and </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Hypothesis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF7079">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
+          <w:color w:val="090909"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF7079">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
+          <w:color w:val="090909"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D32C3B" w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:color w:val="090909"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="0194C6EC" w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:color w:val="090909"/>
         </w:rPr>
         <w:t>ethodolog</w:t>
       </w:r>
       <w:r w:rsidR="4B70EB15" w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:color w:val="090909"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="13F66BFB" w14:textId="77777777" w:rsidR="00D32C3B" w:rsidRPr="00AF7079" w:rsidRDefault="00910306" w:rsidP="00D32C3B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2125"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="11" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-10"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:color w:val="090909"/>
           <w:kern w:val="1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF7079">
         <w:rPr>
@@ -1876,73 +1947,86 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C904AC7" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="00AF7079" w:rsidRDefault="00910306" w:rsidP="00AA134C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="25" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1067" w:right="-10" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TimesNewRomanPS-ItalicMT"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="1"/>
         </w:rPr>
-        <w:t>Max 250 words</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Max 250 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF7079">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS-Italic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="1"/>
+        </w:rPr>
+        <w:t>words</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="46919EEA" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="00AF7079" w:rsidRDefault="00910306" w:rsidP="00AA134C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="25" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1067" w:right="-10" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TimesNewRomanPSMT"/>
           <w:kern w:val="1"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:kern w:val="1"/>
         </w:rPr>
         <w:t>Include</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AA134C" w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:kern w:val="1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B8A6321" w14:textId="25BC4B22" w:rsidR="00910306" w:rsidRPr="00AF7079" w:rsidRDefault="0041044C" w:rsidP="00AA134C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="25" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-10"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="090909"/>
           <w:kern w:val="1"/>
           <w:lang w:val="en-US"/>
@@ -2338,63 +2422,62 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Budget</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:spacing w:val="-1"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE54457" w14:textId="2385DAC4" w:rsidR="00910306" w:rsidRPr="00AF7079" w:rsidRDefault="0041044C" w:rsidP="36064CE7">
+    <w:p w14:paraId="2FE54457" w14:textId="2385DAC4" w:rsidR="00910306" w:rsidRDefault="0041044C" w:rsidP="36064CE7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="24" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1776" w:right="-10"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS-Italic"/>
           <w:i/>
           <w:iCs/>
-          <w:kern w:val="1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidR="00910306" w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ustification of the expenses</w:t>
       </w:r>
       <w:r w:rsidR="2EBF13DE" w:rsidRPr="00AF7079">
         <w:rPr>
@@ -2402,50 +2485,230 @@
           <w:i/>
           <w:iCs/>
           <w:kern w:val="1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00194FCF">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="2EBF13DE" w:rsidRPr="00AF7079">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ax 50.000 euro)</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC5326E" w14:textId="77777777" w:rsidR="00043E60" w:rsidRPr="00043E60" w:rsidRDefault="00043E60" w:rsidP="00043E60">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="24" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1776" w:right="-10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS-Italic"/>
+          <w:kern w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00043E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS-Italic"/>
+          <w:kern w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>An application must include a detailed budget per calendar year, with clear start and end dates, taking the following requirements into account:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B2C6ECB" w14:textId="77777777" w:rsidR="00043E60" w:rsidRPr="00043E60" w:rsidRDefault="00043E60" w:rsidP="00043E60">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="24" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS-Italic"/>
+          <w:kern w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00043E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS-Italic"/>
+          <w:kern w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The budget must clearly specify which costs are allocated to which department and OZI. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A32A80" w14:textId="77777777" w:rsidR="00043E60" w:rsidRPr="00043E60" w:rsidRDefault="00043E60" w:rsidP="00043E60">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="24" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS-Italic"/>
+          <w:kern w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00043E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS-Italic"/>
+          <w:kern w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The budget must be prepared in consultation with, and approved by, the financial controller(s)/project controller(s) of the department of the main applicant(s). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A258A7" w14:textId="77777777" w:rsidR="00043E60" w:rsidRPr="00043E60" w:rsidRDefault="00043E60" w:rsidP="00043E60">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="24" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS-Italic"/>
+          <w:kern w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00043E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS-Italic"/>
+          <w:kern w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Each application must also include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="572FC493" w14:textId="77777777" w:rsidR="00043E60" w:rsidRPr="00043E60" w:rsidRDefault="00043E60" w:rsidP="00043E60">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="24" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS-Italic"/>
+          <w:kern w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00043E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS-Italic"/>
+          <w:kern w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The name and contact details of the responsible financial controller(s)/project controller(s);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E95274C" w14:textId="77777777" w:rsidR="00043E60" w:rsidRPr="00043E60" w:rsidRDefault="00043E60" w:rsidP="00043E60">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="24" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS-Italic"/>
+          <w:kern w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00043E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS-Italic"/>
+          <w:kern w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>A signature from the financial controller(s)/project controller(s) confirming that they have reviewed and approved the financial planning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF6D56A" w14:textId="77777777" w:rsidR="00043E60" w:rsidRPr="00AF7079" w:rsidRDefault="00043E60" w:rsidP="36064CE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="24" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1776" w:right="-10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS-Italic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="642EB070" w14:textId="43E1CD85" w:rsidR="00EF1F55" w:rsidRPr="00AF7079" w:rsidRDefault="00EF1F55" w:rsidP="36064CE7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="24" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-10"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CE3F5B7" w14:textId="02A38528" w:rsidR="00EF1F55" w:rsidRPr="00AF7079" w:rsidRDefault="38F31DE8" w:rsidP="36064CE7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
@@ -2622,217 +2885,214 @@
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TimesNewRomanPS-ItalicMT"/>
           <w:kern w:val="1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F96393E" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="00AF7079" w:rsidRDefault="00910306">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="11" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-10"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TimesNewRomanPSMT"/>
           <w:kern w:val="1"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="196E4079" w14:textId="5C373A28" w:rsidR="00910306" w:rsidRPr="007B22EC" w:rsidRDefault="00910306" w:rsidP="00AF7079">
+    <w:p w14:paraId="5328B781" w14:textId="77777777" w:rsidR="00642A2E" w:rsidRPr="00642A2E" w:rsidRDefault="00910306" w:rsidP="00AF7079">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="1416" w:right="1863"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TimesNewRomanPSMT"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS-Bold"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B22EC">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Send the completed application form </w:t>
       </w:r>
-      <w:r w:rsidR="49E3AF7A" w:rsidRPr="007B22EC">
+      <w:r w:rsidR="49E3AF7A" w:rsidRPr="00642A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS-Bold"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">before </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED37AAB" w14:textId="77777777" w:rsidR="00642A2E" w:rsidRDefault="00642A2E" w:rsidP="00AF7079">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="1416" w:right="1863"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00642A2E">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">before </w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t>September 21, 2026 at 23.59 hrs.</w:t>
+      </w:r>
+      <w:r w:rsidR="49E3AF7A" w:rsidRPr="007B22EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>November 10</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="196E4079" w14:textId="5C14A38F" w:rsidR="00910306" w:rsidRPr="007B22EC" w:rsidRDefault="00AF7079" w:rsidP="00AF7079">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="1416" w:right="1863"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TimesNewRomanPSMT"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:vertAlign w:val="superscript"/>
-[...38 lines deleted...]
-      <w:r w:rsidR="00AF7079" w:rsidRPr="007B22EC">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B22EC">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00AB2331" w:rsidRPr="007B22EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="TrebuchetMS"/>
             <w:kern w:val="1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>AIIgrants@amsterdamumc.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00910306" w:rsidRPr="007B22EC">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="100" w:right="0" w:bottom="280" w:left="0" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="43BE921A" w14:textId="77777777" w:rsidR="008822A4" w:rsidRDefault="008822A4" w:rsidP="00AA134C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3ACCBFE5" w14:textId="77777777" w:rsidR="008822A4" w:rsidRDefault="008822A4" w:rsidP="00AA134C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="4D8066C3" w14:textId="77777777" w:rsidR="008822A4" w:rsidRDefault="008822A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -2845,64 +3105,64 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="TimesNewRomanPS-BoldMT">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="TrebuchetMS-Bold">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:notTrueType/>
-[...7 lines deleted...]
-    <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TrebuchetMS">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -2925,83 +3185,83 @@
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="20E164C3" w14:textId="77777777" w:rsidR="008822A4" w:rsidRDefault="008822A4" w:rsidP="00AA134C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="09299271" w14:textId="77777777" w:rsidR="008822A4" w:rsidRDefault="008822A4" w:rsidP="00AA134C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="2C83D285" w14:textId="77777777" w:rsidR="008822A4" w:rsidRDefault="008822A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="37EB7B04" w14:textId="237068D4" w:rsidR="00AA134C" w:rsidRDefault="00DD747D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28EE5DD7" wp14:editId="3A1A7111">
           <wp:extent cx="7489825" cy="747395"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Afbeelding 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -3025,51 +3285,51 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="5FDB1981" w14:textId="77777777" w:rsidR="00AA134C" w:rsidRDefault="00AA134C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="00000001">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000002">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
@@ -4658,50 +4918,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BE63570"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7688C740"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2496" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3216" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4656" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5376" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6096" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6816" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7536" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8256" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E4F7AF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7CDA1F5A"/>
     <w:lvl w:ilvl="0" w:tplc="2BFCD74E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1777" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4817,177 +5190,187 @@
   <w:num w:numId="7" w16cid:durableId="913668026">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1574702790">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1945916897">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1466846502">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1757944840">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="442194168">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1907060003">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="400098187">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="656805740">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1684941604">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="470681832">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="726490138">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="841167033">
     <w:abstractNumId w:val="17"/>
   </w:num>
+  <w:num w:numId="20" w16cid:durableId="1609118415">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AA134C"/>
     <w:rsid w:val="000038FC"/>
     <w:rsid w:val="00007B3D"/>
     <w:rsid w:val="00010238"/>
     <w:rsid w:val="00017511"/>
     <w:rsid w:val="00036A5A"/>
     <w:rsid w:val="00042DD7"/>
+    <w:rsid w:val="00043E60"/>
     <w:rsid w:val="00093C5C"/>
     <w:rsid w:val="000B48EE"/>
     <w:rsid w:val="000D6514"/>
     <w:rsid w:val="000E018A"/>
     <w:rsid w:val="000E2ACD"/>
     <w:rsid w:val="001170BA"/>
     <w:rsid w:val="0012217E"/>
     <w:rsid w:val="00136DE3"/>
     <w:rsid w:val="001818BD"/>
     <w:rsid w:val="00181C43"/>
     <w:rsid w:val="00190037"/>
     <w:rsid w:val="00194FCF"/>
     <w:rsid w:val="001A1FD7"/>
     <w:rsid w:val="001D22EA"/>
     <w:rsid w:val="00204B86"/>
     <w:rsid w:val="0023302A"/>
     <w:rsid w:val="002500C8"/>
     <w:rsid w:val="00277DB8"/>
     <w:rsid w:val="00292A50"/>
     <w:rsid w:val="002A6813"/>
     <w:rsid w:val="002B7A14"/>
     <w:rsid w:val="002F1370"/>
     <w:rsid w:val="002F4F6F"/>
     <w:rsid w:val="00306235"/>
+    <w:rsid w:val="00322B6E"/>
     <w:rsid w:val="00323B7B"/>
     <w:rsid w:val="00326430"/>
     <w:rsid w:val="003266A6"/>
+    <w:rsid w:val="0033513F"/>
     <w:rsid w:val="00343C24"/>
     <w:rsid w:val="00353046"/>
     <w:rsid w:val="0035438F"/>
     <w:rsid w:val="003574BE"/>
     <w:rsid w:val="00366A61"/>
     <w:rsid w:val="003753AB"/>
     <w:rsid w:val="00376696"/>
     <w:rsid w:val="003841BF"/>
     <w:rsid w:val="00392288"/>
     <w:rsid w:val="003C73B6"/>
     <w:rsid w:val="003D00F1"/>
     <w:rsid w:val="003D4752"/>
     <w:rsid w:val="003E4B02"/>
     <w:rsid w:val="00405614"/>
     <w:rsid w:val="0041044C"/>
     <w:rsid w:val="00415D7F"/>
+    <w:rsid w:val="00440204"/>
     <w:rsid w:val="00457C66"/>
     <w:rsid w:val="00465135"/>
     <w:rsid w:val="00475584"/>
     <w:rsid w:val="004C454C"/>
     <w:rsid w:val="004C75F0"/>
+    <w:rsid w:val="004D118E"/>
     <w:rsid w:val="004D2BC6"/>
     <w:rsid w:val="004D4805"/>
     <w:rsid w:val="004F18DB"/>
     <w:rsid w:val="00503748"/>
     <w:rsid w:val="00522121"/>
     <w:rsid w:val="0055759E"/>
     <w:rsid w:val="005869B9"/>
     <w:rsid w:val="00597080"/>
     <w:rsid w:val="005C5F68"/>
     <w:rsid w:val="005F3CC0"/>
     <w:rsid w:val="005F78A9"/>
+    <w:rsid w:val="00642A2E"/>
     <w:rsid w:val="00654FAB"/>
     <w:rsid w:val="00656838"/>
     <w:rsid w:val="0066449D"/>
     <w:rsid w:val="00691052"/>
     <w:rsid w:val="006A22AA"/>
     <w:rsid w:val="006A3CE4"/>
     <w:rsid w:val="006D7D76"/>
     <w:rsid w:val="007246BA"/>
     <w:rsid w:val="00724B8B"/>
     <w:rsid w:val="0077454A"/>
     <w:rsid w:val="00776686"/>
     <w:rsid w:val="007909B0"/>
     <w:rsid w:val="00796AB4"/>
     <w:rsid w:val="007A3FAF"/>
     <w:rsid w:val="007B22EC"/>
     <w:rsid w:val="007C05ED"/>
     <w:rsid w:val="007C1DF0"/>
     <w:rsid w:val="00813442"/>
     <w:rsid w:val="00830ED3"/>
     <w:rsid w:val="0084555D"/>
     <w:rsid w:val="00853D37"/>
     <w:rsid w:val="008729FA"/>
     <w:rsid w:val="008822A4"/>
     <w:rsid w:val="0088305A"/>
     <w:rsid w:val="008B282A"/>
@@ -5014,67 +5397,70 @@
     <w:rsid w:val="00AF0481"/>
     <w:rsid w:val="00AF7079"/>
     <w:rsid w:val="00B32EAA"/>
     <w:rsid w:val="00B6112D"/>
     <w:rsid w:val="00BA2F18"/>
     <w:rsid w:val="00BA626E"/>
     <w:rsid w:val="00BD2175"/>
     <w:rsid w:val="00BE20A9"/>
     <w:rsid w:val="00BF516F"/>
     <w:rsid w:val="00C14547"/>
     <w:rsid w:val="00C25D5D"/>
     <w:rsid w:val="00C42367"/>
     <w:rsid w:val="00C57C71"/>
     <w:rsid w:val="00C64D97"/>
     <w:rsid w:val="00CD5E49"/>
     <w:rsid w:val="00CE3BAA"/>
     <w:rsid w:val="00CF22BB"/>
     <w:rsid w:val="00D0664C"/>
     <w:rsid w:val="00D25333"/>
     <w:rsid w:val="00D32C3B"/>
     <w:rsid w:val="00D60EB5"/>
     <w:rsid w:val="00D63E4C"/>
     <w:rsid w:val="00D74653"/>
     <w:rsid w:val="00D74AC5"/>
     <w:rsid w:val="00D751D9"/>
+    <w:rsid w:val="00D77627"/>
     <w:rsid w:val="00D867C7"/>
     <w:rsid w:val="00DA7D90"/>
     <w:rsid w:val="00DC28B2"/>
     <w:rsid w:val="00DC7DD6"/>
     <w:rsid w:val="00DD747D"/>
     <w:rsid w:val="00DF544F"/>
     <w:rsid w:val="00E17B15"/>
     <w:rsid w:val="00E61549"/>
+    <w:rsid w:val="00E619F2"/>
     <w:rsid w:val="00E66DB7"/>
     <w:rsid w:val="00EE6449"/>
     <w:rsid w:val="00EF1F55"/>
     <w:rsid w:val="00F012B3"/>
     <w:rsid w:val="00F35225"/>
     <w:rsid w:val="00F419BD"/>
     <w:rsid w:val="00F86BC7"/>
     <w:rsid w:val="00F935A3"/>
     <w:rsid w:val="00FA6920"/>
+    <w:rsid w:val="00FC5526"/>
     <w:rsid w:val="00FC7272"/>
     <w:rsid w:val="00FD0E10"/>
     <w:rsid w:val="00FF2B28"/>
     <w:rsid w:val="0107ACED"/>
     <w:rsid w:val="0194C6EC"/>
     <w:rsid w:val="01E5F9DC"/>
     <w:rsid w:val="01F2E2F1"/>
     <w:rsid w:val="066A81E4"/>
     <w:rsid w:val="06F69E52"/>
     <w:rsid w:val="0723D96F"/>
     <w:rsid w:val="07A5F9CB"/>
     <w:rsid w:val="081BA66E"/>
     <w:rsid w:val="0A25766A"/>
     <w:rsid w:val="0E718C73"/>
     <w:rsid w:val="109E67AE"/>
     <w:rsid w:val="1139CE46"/>
     <w:rsid w:val="12CD56AA"/>
     <w:rsid w:val="140D5F6E"/>
     <w:rsid w:val="148A1381"/>
     <w:rsid w:val="15E1922C"/>
     <w:rsid w:val="1662DF61"/>
     <w:rsid w:val="16980689"/>
     <w:rsid w:val="17E363C7"/>
     <w:rsid w:val="195F7F08"/>
     <w:rsid w:val="19E70F34"/>
@@ -5200,51 +5586,51 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="297F2343"/>
   <w14:defaultImageDpi w14:val="96"/>
   <w15:docId w15:val="{6A0FB43B-814F-49D6-83DA-A006A29ED0B3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5602,51 +5988,50 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
@@ -5842,51 +6227,79 @@
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB2331"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB2331"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="649791093">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930161433">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AIIgrants@amsterdamumc.nl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -6167,50 +6580,69 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004008AD0D00109840A7B716D2EE53166E" ma:contentTypeVersion="3" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="768ab37310f0c94f48438b8cf8d30c35">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="af722362-54db-4fd7-a28d-8019179a1b2d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8a02d461964c1b910876aecaa6199a62" ns2:_="">
     <xsd:import namespace="af722362-54db-4fd7-a28d-8019179a1b2d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="af722362-54db-4fd7-a28d-8019179a1b2d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
@@ -6304,142 +6736,123 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0EFC55E-CCCF-4570-9242-7C004B91902F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A4BA656-F19A-416E-B549-2DD609005DC5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DAEA432-D796-493F-9483-4D6014DC76CC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6F3A830-F491-4A59-97DD-20133970697A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="af722362-54db-4fd7-a28d-8019179a1b2d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>283</Words>
-  <Characters>1775</Characters>
+  <Words>379</Words>
+  <Characters>2360</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>19</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Applicant:</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2054</CharactersWithSpaces>
+  <CharactersWithSpaces>2734</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Applicant:</dc:title>
   <dc:subject/>
   <dc:creator>M.A. Verschoor</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004008AD0D00109840A7B716D2EE53166E</vt:lpwstr>
   </property>